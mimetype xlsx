--- v0 (2025-11-02)
+++ v1 (2026-05-13)
@@ -47,108 +47,108 @@
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>QUALIFICA</t>
   </si>
   <si>
     <t>QUALIFICA_ALTRO</t>
   </si>
   <si>
     <t>PRES_COORD</t>
   </si>
   <si>
     <t>MEMBRO_INT</t>
   </si>
   <si>
     <t>DELEG_OIV</t>
   </si>
   <si>
     <t>D4</t>
   </si>
   <si>
     <t>Universita degli Studi di Roma UnitelmaSapienza</t>
   </si>
   <si>
-    <t>DI BENEDETTO</t>
-[...2 lines deleted...]
-    <t>Pietro</t>
+    <t>TASSI</t>
+  </si>
+  <si>
+    <t>Elena</t>
+  </si>
+  <si>
+    <t>Professore Ordinario</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>SCREPIS</t>
+  </si>
+  <si>
+    <t>Giovanni</t>
   </si>
   <si>
     <t>PTA del settore universitario</t>
   </si>
   <si>
-    <t>S</t>
-[...10 lines deleted...]
-  <si>
     <t>NATALE</t>
   </si>
   <si>
     <t>Rosalba</t>
   </si>
   <si>
     <t>Libero professionista</t>
   </si>
   <si>
-    <t>CAPACCI</t>
-[...2 lines deleted...]
-    <t>Eva</t>
+    <t>DEPREZIATO</t>
+  </si>
+  <si>
+    <t>Caterina</t>
   </si>
   <si>
     <t>Studente</t>
   </si>
   <si>
-    <t>SCIASCIA</t>
-[...2 lines deleted...]
-    <t>Paolo</t>
+    <t>ROSSI</t>
+  </si>
+  <si>
+    <t>Giuseppe William</t>
   </si>
   <si>
     <t>Altro</t>
   </si>
   <si>
     <t>Dirigente pubblico</t>
   </si>
   <si>
-    <t>MIGLIETTA</t>
-[...5 lines deleted...]
-    <t>Professore Ordinario</t>
+    <t>ANNA</t>
+  </si>
+  <si>
+    <t>Vivolo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -529,158 +529,158 @@
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">