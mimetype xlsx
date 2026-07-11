--- v1 (2025-12-16)
+++ v2 (2026-07-11)
@@ -44,54 +44,54 @@
   <si>
     <t>COGNOME</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>QUALIFICA</t>
   </si>
   <si>
     <t>QUALIFICA_ALTRO</t>
   </si>
   <si>
     <t>PRES_COORD</t>
   </si>
   <si>
     <t>MEMBRO_INT</t>
   </si>
   <si>
     <t>DELEG_OIV</t>
   </si>
   <si>
     <t>Universita Ca' Foscari VENEZIA</t>
   </si>
   <si>
-    <t>CATELANI</t>
-[...2 lines deleted...]
-    <t>Marcantonio</t>
+    <t>COLLINI</t>
+  </si>
+  <si>
+    <t>Paolo</t>
   </si>
   <si>
     <t>Professore Ordinario</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>BROGLIA</t>
   </si>
   <si>
     <t>Angela</t>
   </si>
   <si>
     <t>NAPPI</t>
   </si>
   <si>
     <t>PTA di altri settori della PA</t>
   </si>
   <si>
     <t>CAMPANA</t>
   </si>