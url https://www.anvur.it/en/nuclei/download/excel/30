--- v0 (2025-12-16)
+++ v1 (2026-07-11)
@@ -65,54 +65,54 @@
   <si>
     <t>Universita degli Studi di SIENA</t>
   </si>
   <si>
     <t>D'AGOSTINO</t>
   </si>
   <si>
     <t>Antonella</t>
   </si>
   <si>
     <t>Professore Associato</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>BIANCHI</t>
   </si>
   <si>
     <t>Francesca</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>BERTOLINO</t>
-[...2 lines deleted...]
-    <t>Virginia Domiziana</t>
+    <t>VICECONTE</t>
+  </si>
+  <si>
+    <t>Fraio</t>
   </si>
   <si>
     <t>Studente</t>
   </si>
   <si>
     <t>GIUSTOZZI</t>
   </si>
   <si>
     <t>Mauro</t>
   </si>
   <si>
     <t>PTA del settore universitario</t>
   </si>
   <si>
     <t>PATERNOSTRO</t>
   </si>
   <si>
     <t>Sergio</t>
   </si>
   <si>
     <t>Professore Ordinario</t>
   </si>
   <si>
     <t>ORELLI</t>
   </si>
@@ -561,51 +561,51 @@
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">