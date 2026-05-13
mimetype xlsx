--- v0 (2025-11-02)
+++ v1 (2026-05-13)
@@ -12,128 +12,131 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>CODE_UN</t>
   </si>
   <si>
     <t>DEN_ATENEO_ESTESA</t>
   </si>
   <si>
     <t>COGNOME</t>
   </si>
   <si>
     <t>NOME</t>
   </si>
   <si>
     <t>QUALIFICA</t>
   </si>
   <si>
     <t>QUALIFICA_ALTRO</t>
   </si>
   <si>
     <t>PRES_COORD</t>
   </si>
   <si>
     <t>MEMBRO_INT</t>
   </si>
   <si>
     <t>DELEG_OIV</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Universita della CALABRIA</t>
   </si>
   <si>
-    <t>MARTELLI</t>
-[...2 lines deleted...]
-    <t>Maurizio</t>
+    <t>ZARA</t>
+  </si>
+  <si>
+    <t>Vincenzo</t>
   </si>
   <si>
     <t>Professore Ordinario</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
-    <t>CAPANO</t>
-[...26 lines deleted...]
-    <t>Vincenzo</t>
+    <t>BIENATI</t>
+  </si>
+  <si>
+    <t>Luisa</t>
+  </si>
+  <si>
+    <t>CONFORTI</t>
+  </si>
+  <si>
+    <t>Domenico</t>
+  </si>
+  <si>
+    <t>GENNARO</t>
+  </si>
+  <si>
+    <t>Alessandro</t>
+  </si>
+  <si>
+    <t>Professore Associato</t>
+  </si>
+  <si>
+    <t>CIRINO</t>
+  </si>
+  <si>
+    <t>Giuseppe</t>
+  </si>
+  <si>
+    <t>FAVILLI</t>
+  </si>
+  <si>
+    <t>Chiara</t>
   </si>
   <si>
     <t>SURACE</t>
   </si>
   <si>
     <t>Elisabetta</t>
   </si>
   <si>
     <t>Studente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -575,129 +578,129 @@
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
         <v>10</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>15</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>15</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">