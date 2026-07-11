--- v1 (2026-05-13)
+++ v2 (2026-07-11)
@@ -95,54 +95,54 @@
   <si>
     <t>Domenico</t>
   </si>
   <si>
     <t>GENNARO</t>
   </si>
   <si>
     <t>Alessandro</t>
   </si>
   <si>
     <t>Professore Associato</t>
   </si>
   <si>
     <t>CIRINO</t>
   </si>
   <si>
     <t>Giuseppe</t>
   </si>
   <si>
     <t>FAVILLI</t>
   </si>
   <si>
     <t>Chiara</t>
   </si>
   <si>
-    <t>SURACE</t>
-[...2 lines deleted...]
-    <t>Elisabetta</t>
+    <t>MOTTA</t>
+  </si>
+  <si>
+    <t>Nicola</t>
   </si>
   <si>
     <t>Studente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -509,77 +509,77 @@
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">